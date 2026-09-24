--- v0 (2026-06-02)
+++ v1 (2026-09-24)
@@ -1,4672 +1,4067 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00462CA7" w:rsidRPr="00E40557" w:rsidRDefault="003579C7" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003579C7">
+      <w:r w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>1. TOPLULUK BİLGİLERİ</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...380 lines deleted...]
-    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Topluluk Adı: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1713227570"/>
+          <w:placeholder>
+            <w:docPart w:val="418C11BE28C84C2AB5AA99A6E95FD13D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+          <w:r w:rsidR="005C7D82">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________________________________________</w:t>
+          </w:r>
+          <w:bookmarkEnd w:id="0"/>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00462CA7" w:rsidRPr="00462CA7" w:rsidRDefault="00E40557" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Topluluk Başkanı (Ad</w:t>
+      </w:r>
+      <w:r w:rsidR="00573FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>-Soyad</w:t>
+      </w:r>
+      <w:r w:rsidR="00573FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1947148589"/>
+          <w:placeholder>
+            <w:docPart w:val="BA9D81A494E740E3A4EC1901761B4945"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005C7D82">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öğrenci No: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1411841330"/>
+          <w:placeholder>
+            <w:docPart w:val="778DAC3E78F74C2AA9F267293D6E3D92"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005C7D82">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-451009316"/>
+          <w:placeholder>
+            <w:docPart w:val="0A94BA4BEBA54D35A4FC0BD346D845C9"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005C7D82">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-posta: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1716620446"/>
+          <w:placeholder>
+            <w:docPart w:val="EC1EBF63BBB34EBD9A7A188BE2CCF8F2"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005C7D82">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Akademik Danışman (Ad</w:t>
+      </w:r>
+      <w:r w:rsidR="00573FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>-Soyad</w:t>
+      </w:r>
+      <w:r w:rsidR="00573FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-545070402"/>
+          <w:placeholder>
+            <w:docPart w:val="21E5AECCF1894AFFAB836E1C88F71DB6"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005C7D82">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00A6447F" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>2. ETKİNLİK BİLGİLERİ</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...500 lines deleted...]
-    <w:p w:rsidR="00462CA7" w:rsidRDefault="00462CA7" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etkinliğin Adı: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="557361876"/>
+          <w:placeholder>
+            <w:docPart w:val="DFACC0EE4DCF452CA290E7E1DA463257"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001D1757">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:tbl>
-[...49 lines deleted...]
-    <w:p w:rsidR="00462CA7" w:rsidRDefault="00462CA7" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E24B02" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Etkinliğin Türü:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1311450118"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00132573">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Konferans </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="962004316"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seminer </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-704254012"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Panel </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1381706498"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atölye</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1920828865"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00132573">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gezi </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1828281067"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sosyal Sorumluluk </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="2043552580"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spor </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="870884108"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kültürel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1787539130"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diğer: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1865514947"/>
+          <w:placeholder>
+            <w:docPart w:val="42A46551162E4B9FBB52E486FB30A0F6"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
-        <w:tblW w:w="9652" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="478"/>
+        <w:tblW w:w="9759" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1869"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2427"/>
+        <w:gridCol w:w="9759"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00795001" w:rsidTr="00073F53">
+      <w:tr w:rsidR="00A7695F" w:rsidTr="00105855">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="1304"/>
         </w:trPr>
-        <w:tc>
-[...98 lines deleted...]
-                <w:r w:rsidR="00795001">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-1494252904"/>
+            <w:placeholder>
+              <w:docPart w:val="F3B751AF474D48E1B235F1AE4F2685D1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9759" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w:rsidR="004E0AA7" w:rsidRDefault="004E0AA7" w:rsidP="00A7695F">
+                <w:pPr>
+                  <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:rStyle w:val="YerTutucuMetni"/>
-[...330 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="tr-TR"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
-[...49 lines deleted...]
-                <w:r w:rsidR="00E2748B">
+                </w:pPr>
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="tr-TR"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
+                  <w:t>_______________________</w:t>
                 </w:r>
-              </w:sdtContent>
-[...69 lines deleted...]
-        </w:tc>
+                <w:r w:rsidR="00985026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r w:rsidR="00985026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>________</w:t>
+                </w:r>
+                <w:r w:rsidR="00985026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="00105855">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="00985026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>________________________________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00105855">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>__________</w:t>
+                </w:r>
+                <w:r w:rsidR="00105855">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="00105855">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_____________________________________________________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00985026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>__________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E2748B">
+    <w:p w:rsidR="004E0AA7" w:rsidRDefault="00E40557" w:rsidP="004E0AA7">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Etkinliğin Amacı:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E2748B">
+    <w:p w:rsidR="0061433D" w:rsidRDefault="00E40557" w:rsidP="0061433D">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E0AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Etkinliğin Kapsamı ve İçeriği:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-31"/>
+        <w:tblW w:w="9819" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9819"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A7695F" w:rsidTr="00105855">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1292"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-549689257"/>
+            <w:placeholder>
+              <w:docPart w:val="8EF1B4A98A444113BE8DC9F173039C51"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9819" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w:rsidR="00A7695F" w:rsidRDefault="00A7695F" w:rsidP="00A7695F">
+                <w:pPr>
+                  <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>___________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00985026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="00105855">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_________</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00985026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="00105855">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r w:rsidR="00985026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00105855">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="00985026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_______________________________________________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00985026">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_________________________________________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00105855">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>___________________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A7695F" w:rsidRPr="00A7695F" w:rsidRDefault="00E40557" w:rsidP="00985026">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7695F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Etkinlik</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0A96" w:rsidRPr="00A7695F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7695F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Tarihi:</w:t>
+      </w:r>
+      <w:r w:rsidR="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Başlangıç </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1025898430"/>
+          <w:placeholder>
+            <w:docPart w:val="2BD1B7989A2640C49DFC60EC6E410328"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="d.MM.yyyy"/>
+            <w:lid w:val="tr-TR"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00985026">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00985026" w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Bitiş</w:t>
+      </w:r>
+      <w:r w:rsidR="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1580364925"/>
+          <w:placeholder>
+            <w:docPart w:val="6739F951FF26489CA735524D39EDB59D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="d.MM.yyyy"/>
+            <w:lid w:val="tr-TR"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00985026">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00A7695F" w:rsidRPr="00A7695F" w:rsidRDefault="00985026" w:rsidP="00985026">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etkinlik Saati: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Başlangıç </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-296919876"/>
+          <w:placeholder>
+            <w:docPart w:val="B666F12F858E4FFFAB43180D03F55823"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___:___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Bitiş</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-61865552"/>
+          <w:placeholder>
+            <w:docPart w:val="7BB532732199462097007C04DE436B49"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___:___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00985026" w:rsidRPr="00985026" w:rsidRDefault="00E40557" w:rsidP="00985026">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Etkinlik Yeri:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="857086483"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422" w:rsidRPr="00985026">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Üniversite İçi → (Salon/Alan Adı): </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-618221945"/>
+          <w:placeholder>
+            <w:docPart w:val="671052D775B94ED895448AA02633EE18"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_______________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1990939533"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422" w:rsidRPr="00985026">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Üniversite Dışı → (Adres): </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-921715253"/>
+          <w:placeholder>
+            <w:docPart w:val="75C0F91B076947698C1ECFAEF9981762"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422" w:rsidRPr="00985026">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>_________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00985026" w:rsidRDefault="00E40557" w:rsidP="00985026">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katılımcı Sayısı (Tahmini): </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-2003731483"/>
+          <w:placeholder>
+            <w:docPart w:val="8E922B9734F84E078FC066351D82E349"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00A6447F" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>3. KONUŞMACI / EĞİTMEN BİLGİLERİ (Varsa)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00743422" w:rsidRDefault="00743422" w:rsidP="00073F53">
+    <w:p w:rsidR="00743422" w:rsidRDefault="00743422" w:rsidP="00743422">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00743422" w:rsidSect="004023B0">
-          <w:headerReference w:type="default" r:id="rId8"/>
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="283" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...378 lines deleted...]
-    <w:p w:rsidR="00B805A5" w:rsidRDefault="00B805A5" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00743422">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Not: Üniversite dışından katılımcılar için özgeçmiş eklenmelidir.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Adı Soyadı: </w:t>
       </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="954994419"/>
+          <w:placeholder>
+            <w:docPart w:val="FDC99AC109354292B0DB2CA9A7265373"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_______________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00073F53" w:rsidRDefault="00073F53" w:rsidP="00073F53">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E24B02" w:rsidP="00743422">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Unvanı</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40557" w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-981082481"/>
+          <w:placeholder>
+            <w:docPart w:val="7534B7F0E458402A838C6B0439D66DC3"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>__________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00743422">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurumu: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1993294024"/>
+          <w:placeholder>
+            <w:docPart w:val="57E4DE68044C49EBBDC015F381A0B090"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00073F53" w:rsidRDefault="00073F53" w:rsidP="00073F53">
+    <w:p w:rsidR="006C0A96" w:rsidRDefault="00E40557" w:rsidP="00743422">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">İletişim Bilgisi: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1634778803"/>
+          <w:placeholder>
+            <w:docPart w:val="C776669200F74B87908FAA1864F2A62D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00743422">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00743422" w:rsidRPr="00E40557" w:rsidRDefault="00743422" w:rsidP="00743422">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Adı Soyadı: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-2099328575"/>
+          <w:placeholder>
+            <w:docPart w:val="19CD4CFB67424EFD942E933A2D97196A"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001E3AB5">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_______________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00743422" w:rsidRPr="00E40557" w:rsidRDefault="00743422" w:rsidP="00743422">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unvanı: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1318226686"/>
+          <w:placeholder>
+            <w:docPart w:val="576D645C2E9844749B00E03D591A59E3"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001E3AB5">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>__________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00743422" w:rsidRPr="00E40557" w:rsidRDefault="00743422" w:rsidP="00743422">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurumu: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-2074184106"/>
+          <w:placeholder>
+            <w:docPart w:val="E450C96DD139480D9126C635BF6A3D49"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001E3AB5">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00743422" w:rsidRPr="00743422" w:rsidRDefault="00743422" w:rsidP="00743422">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00743422" w:rsidRPr="00743422" w:rsidSect="00743422">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="283" w:gutter="0"/>
+          <w:cols w:num="2" w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>İletişim Bilgisi:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="536928327"/>
+          <w:placeholder>
+            <w:docPart w:val="FB18AC714A914C30A4E97401F1344961"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001E3AB5">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>________</w:t>
+          </w:r>
+          <w:r w:rsidR="005F51A3">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+          <w:r w:rsidR="001E3AB5">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidR="00BD6E62">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidR="001E3AB5">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="006C0A96" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0A96">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Not: Üniversite dışından katılımcılar için özgeçmiş eklenmelidir.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6447F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E24B02" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>4. ULAŞIM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E40557">
+      <w:r w:rsidR="00E40557" w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> TALEBİ (Varsa)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00073F53" w:rsidRPr="00073F53" w:rsidRDefault="00073F53" w:rsidP="00073F53">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...244 lines deleted...]
-      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...27 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Talep edilen salon/</w:t>
+        <w:t xml:space="preserve">Ulaşım Talebi: </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="tr-TR"/>
           </w:rPr>
-          <w:id w:val="-1927716000"/>
+          <w:id w:val="-1868594343"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D137C1">
-[...293 lines deleted...]
-          <w:r w:rsidR="00D137C1">
+          <w:r w:rsidR="001E3AB5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D137C1">
+      <w:r w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Genç Ofis</w:t>
+        <w:t xml:space="preserve"> Var </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="tr-TR"/>
           </w:rPr>
-          <w:id w:val="-1683729713"/>
+          <w:id w:val="939177017"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D137C1">
+          <w:r w:rsidR="001E3AB5">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D137C1">
+      <w:r w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Spor Salonu</w:t>
+        <w:t xml:space="preserve"> Yok</w:t>
       </w:r>
-    </w:p>
-[...195 lines deleted...]
-      <w:r w:rsidR="00D137C1" w:rsidRPr="00094ED3">
+      <w:r w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...163 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Açıklama: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="tr-TR"/>
           </w:rPr>
-          <w:id w:val="-1275474551"/>
-[...4 lines deleted...]
-          </w14:checkbox>
+          <w:id w:val="1687708276"/>
+          <w:placeholder>
+            <w:docPart w:val="43FAF1E4F8D849B4AFDD691F51524D2D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="001E3AB5">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...2 lines deleted...]
-              <w:lang w:eastAsia="tr-TR"/>
+              <w:rStyle w:val="YerTutucuMetni"/>
             </w:rPr>
-            <w:t>☐</w:t>
+            <w:t>_______________________________________________________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D137C1" w:rsidRPr="00C1131A">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00D137C1" w:rsidRDefault="00D137C1" w:rsidP="00D137C1">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00A6447F" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
-[...32 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>Adı-Soyadı:</w:t>
+        <w:pict>
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D137C1" w:rsidRDefault="00D137C1" w:rsidP="00D137C1">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00D329A5" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tarih: </w:t>
+        <w:t>5</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidR="00E40557" w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t xml:space="preserve">İmza: </w:t>
+        <w:t>DİĞER TALEPLER (Varsa)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D137C1" w:rsidRPr="00D137C1" w:rsidRDefault="00D137C1" w:rsidP="00D137C1">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9732" w:type="dxa"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4458"/>
+        <w:gridCol w:w="5274"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidTr="001E3AB5">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4345" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidRDefault="00D329A5" w:rsidP="001E3AB5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D329A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <w:t>Talep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5297" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidRDefault="00D329A5" w:rsidP="001E3AB5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D329A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="tr-TR"/>
+              </w:rPr>
+              <w:t>Açıklama / Kullanım Amacı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidTr="001E3AB5">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="1600603254"/>
+            <w:placeholder>
+              <w:docPart w:val="420F59A54CF44363A38297C9991EA15E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4345" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidRDefault="001E3AB5" w:rsidP="001E3AB5">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="YerTutucuMetni"/>
+                  </w:rPr>
+                  <w:t>________________________________________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="1199669802"/>
+            <w:placeholder>
+              <w:docPart w:val="C14B0904A379400B9C25C6C7C328DBD1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5297" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidRDefault="001E3AB5" w:rsidP="001E3AB5">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="YerTutucuMetni"/>
+                  </w:rPr>
+                  <w:t>_____________________________________________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidTr="001E3AB5">
+        <w:trPr>
+          <w:trHeight w:val="314"/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-1254435671"/>
+            <w:placeholder>
+              <w:docPart w:val="D4DA8706DB8A4756969038F60EFB1509"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4345" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidRDefault="001E3AB5" w:rsidP="001E3AB5">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="YerTutucuMetni"/>
+                  </w:rPr>
+                  <w:t>________________________________________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-394664590"/>
+            <w:placeholder>
+              <w:docPart w:val="5B2CC8C058E54E2AB6816DBED41E922D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5297" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidRDefault="001E3AB5" w:rsidP="001E3AB5">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="YerTutucuMetni"/>
+                  </w:rPr>
+                  <w:t>_____________________________________________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidTr="001E3AB5">
+        <w:trPr>
+          <w:trHeight w:val="314"/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-1358580897"/>
+            <w:placeholder>
+              <w:docPart w:val="33194B0CB31F41BEB2D3F265B8914925"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4345" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidRDefault="001E3AB5" w:rsidP="001E3AB5">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="YerTutucuMetni"/>
+                  </w:rPr>
+                  <w:t>________________________________________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-1508356921"/>
+            <w:placeholder>
+              <w:docPart w:val="B8F038388F434E1B9FC6348C0C13F069"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5297" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidRDefault="001E3AB5" w:rsidP="001E3AB5">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="YerTutucuMetni"/>
+                  </w:rPr>
+                  <w:t>_____________________________________________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidTr="001E3AB5">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-1724437244"/>
+            <w:placeholder>
+              <w:docPart w:val="FFBB537AA6A641138CFC8A6B06E42D92"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4345" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidRDefault="001E3AB5" w:rsidP="001E3AB5">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="YerTutucuMetni"/>
+                  </w:rPr>
+                  <w:t>________________________________________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-1167167053"/>
+            <w:placeholder>
+              <w:docPart w:val="AA5C8125DAAE489C8078DCAA89696BA0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5297" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00D329A5" w:rsidRPr="00D329A5" w:rsidRDefault="001E3AB5" w:rsidP="001E3AB5">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="YerTutucuMetni"/>
+                  </w:rPr>
+                  <w:t>_____________________________________________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00D329A5" w:rsidRPr="00E40557" w:rsidRDefault="00D329A5" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D329A5" w:rsidRPr="00B805A5" w:rsidRDefault="00D137C1" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00D329A5" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E40557" w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...10 lines deleted...]
-        <w:t>DİĞER TALEPLER (Varsa)</w:t>
+        <w:t>. TANITIM PLANI</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...219 lines deleted...]
-    <w:p w:rsidR="00B805A5" w:rsidRPr="00E40557" w:rsidRDefault="00B805A5" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E24B02" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Ana Sayfa Etkinlik Duyurusu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40557" w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1496296697"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0050449B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E40557" w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="748158993"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0050449B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E40557" w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hayır</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00D137C1" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afiş / Broşür: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-722372621"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0050449B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Evet </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="329655445"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0050449B">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hayır</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diğer: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-996345239"/>
+          <w:placeholder>
+            <w:docPart w:val="6279EDD06CA34A46B655A767EDAA1542"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0050449B">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00A6447F" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00D329A5" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00E40557" w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>. TANITIM PLANI</w:t>
+        <w:t>. BEYAN</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...360 lines deleted...]
-    <w:p w:rsidR="00E40557" w:rsidRDefault="00D137C1" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="006C0A96">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Bu formda verilen bilgilerin doğru olduğunu, etkinliğin üniversite mevzuatına uygun olarak gerçekleştirileceğini kabul ederim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="006C0A96">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Topluluk Başkanı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ad</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>-Soyad</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-244178300"/>
+          <w:placeholder>
+            <w:docPart w:val="98F0DD4C7F8C449F8A0EE1472760D454"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0050449B">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">İmza: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="2059818726"/>
+          <w:placeholder>
+            <w:docPart w:val="6A6E83CFCF504BF786D808ECEA90BF7F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00AC4997">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>______________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tarih: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-12761952"/>
+          <w:placeholder>
+            <w:docPart w:val="DA6DC16C27EF4F40BFB3E1988FAD33E8"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="d.MM.yyyy"/>
+            <w:lid w:val="tr-TR"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00AC4997">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00A6447F" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00D329A5" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00E40557" w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>. BEYAN</w:t>
+        <w:t>. AKADEMİK DANIŞMAN ONAYI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00002A7E" w:rsidRPr="00002A7E" w:rsidRDefault="00002A7E" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E24B02" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00002A7E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>Bu formda verilen bilgilerin doğru olduğunu, etkinliğin üniversite mevzuatına uygun olarak ge</w:t>
+        <w:t>Uygundur</w:t>
       </w:r>
-      <w:r w:rsidR="00E2748B">
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00E40557" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>rçekleştirileceğini kabul ederiz</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00002A7E">
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>Ad</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>-Soyad</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-79529896"/>
+          <w:placeholder>
+            <w:docPart w:val="1BC985B695E24BDBADAAA3EAE5F7938F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00AC4997">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">İmza: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="373589303"/>
+          <w:placeholder>
+            <w:docPart w:val="61D0D06F78FF48718EF31E7E654B9558"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00AC4997">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tarih: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1972659437"/>
+          <w:placeholder>
+            <w:docPart w:val="7397BC4DCA6742F88001EA52D2C715B6"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="d.MM.yyyy"/>
+            <w:lid w:val="tr-TR"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00AC4997">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00E40557" w:rsidRPr="00E40557" w:rsidRDefault="00A6447F" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:tbl>
-[...339 lines deleted...]
-    <w:p w:rsidR="00002A7E" w:rsidRPr="00E24B02" w:rsidRDefault="00002A7E" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E24B02" w:rsidRDefault="00E24B02" w:rsidP="00E24B02">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>NOT</w:t>
+      </w:r>
+      <w:r w:rsidR="00752EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00752EC6" w:rsidRPr="00E24B02" w:rsidRDefault="00752EC6" w:rsidP="00E24B02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E2748B" w:rsidRDefault="00E2748B" w:rsidP="00E2748B">
-[...33 lines deleted...]
-    <w:p w:rsidR="00002A7E" w:rsidRPr="00752EC6" w:rsidRDefault="00002A7E" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E24B02" w:rsidRPr="00752EC6" w:rsidRDefault="00E24B02" w:rsidP="00E24B02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752EC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00752EC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Form, etkinlik tarihinden en az 15 gün önce Sağlık Kültür ve Spor Daire Başkanlığı’na teslim edilmelidir.</w:t>
+        <w:t xml:space="preserve">  Form, etkinlik tarihinden en az 15 gün önce</w:t>
+      </w:r>
+      <w:r w:rsidR="00752EC6" w:rsidRPr="00752EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sağlık Kültür ve Spor Daire Başkanlığı’na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>teslim edilmelidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00002A7E" w:rsidRPr="00752EC6" w:rsidRDefault="00002A7E" w:rsidP="00E2748B">
+    <w:p w:rsidR="00E24B02" w:rsidRPr="00752EC6" w:rsidRDefault="00E24B02" w:rsidP="00E24B02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752EC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00752EC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">  Eksik bilgi içeren başvurular değerlendirmeye alınmaz.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC7571" w:rsidRPr="00752EC6" w:rsidRDefault="00002A7E" w:rsidP="00E2748B">
+    <w:p w:rsidR="00BC7571" w:rsidRPr="00752EC6" w:rsidRDefault="00E24B02" w:rsidP="00E24B02">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00752EC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00752EC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">  Onay alınmadan etkinlik gerçekleştirilemez.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BC7571" w:rsidRPr="00752EC6" w:rsidSect="00743422">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B06248" w:rsidRDefault="00B06248" w:rsidP="00534F7F">
+    <w:p w:rsidR="00A6447F" w:rsidRDefault="00A6447F" w:rsidP="00534F7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B06248" w:rsidRDefault="00B06248" w:rsidP="00534F7F">
+    <w:p w:rsidR="00A6447F" w:rsidRDefault="00A6447F" w:rsidP="00534F7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4973,61 +4368,61 @@
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00386F44" w:rsidRDefault="00386F44">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B06248" w:rsidRDefault="00B06248" w:rsidP="00534F7F">
+    <w:p w:rsidR="00A6447F" w:rsidRDefault="00A6447F" w:rsidP="00534F7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B06248" w:rsidRDefault="00B06248" w:rsidP="00534F7F">
+    <w:p w:rsidR="00A6447F" w:rsidRDefault="00A6447F" w:rsidP="00534F7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10768" w:type="dxa"/>
       <w:tblInd w:w="-571" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
@@ -5053,51 +4448,51 @@
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00386F44" w:rsidRPr="00A103BB" w:rsidRDefault="00386F44" w:rsidP="00386F44">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55F91022" wp14:editId="4EECCA82">
                 <wp:extent cx="1257300" cy="803275"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="2" name="Resim 2"/>
+                <wp:docPr id="6260" name="Resim 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="6260" name="Resim 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -5252,114 +4647,114 @@
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="0029165E">
+          <w:r w:rsidR="00DF680F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="0029165E">
+          <w:r w:rsidR="00DF680F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F21B94" w:rsidRPr="00A103BB" w:rsidTr="00386F44">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="172"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w:rsidR="00F21B94" w:rsidRPr="00A103BB" w:rsidRDefault="00F21B94" w:rsidP="00F21B94">
           <w:pPr>
@@ -7664,473 +7059,327 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
-[...1 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cNpSMQbIjQmYnoDwnWbG3YK0QUDfzJX0fR9dsRqac6RRMSoDiBLg30YcrgMdTmGvh/T6oUGKgdeeNy/wrW76qQ==" w:salt="QsvCj3RrL9TAtjyxXWkjmA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0064705C"/>
-    <w:rsid w:val="00002A7E"/>
     <w:rsid w:val="00010359"/>
     <w:rsid w:val="00044C6A"/>
     <w:rsid w:val="000557FA"/>
     <w:rsid w:val="000645B9"/>
     <w:rsid w:val="00065F06"/>
-    <w:rsid w:val="00073F53"/>
     <w:rsid w:val="00077A58"/>
     <w:rsid w:val="00085F7E"/>
     <w:rsid w:val="000B5ABD"/>
     <w:rsid w:val="000C6EA6"/>
     <w:rsid w:val="000E641F"/>
-    <w:rsid w:val="000E6D06"/>
     <w:rsid w:val="000F4299"/>
     <w:rsid w:val="00105855"/>
-    <w:rsid w:val="00115C65"/>
     <w:rsid w:val="00132573"/>
     <w:rsid w:val="00146ECB"/>
     <w:rsid w:val="00164950"/>
     <w:rsid w:val="0016547C"/>
     <w:rsid w:val="00172ADA"/>
     <w:rsid w:val="001842CA"/>
     <w:rsid w:val="00195444"/>
     <w:rsid w:val="001A639E"/>
     <w:rsid w:val="001A7085"/>
     <w:rsid w:val="001C6E52"/>
     <w:rsid w:val="001D1757"/>
     <w:rsid w:val="001D479A"/>
     <w:rsid w:val="001E3AB5"/>
     <w:rsid w:val="001E5E22"/>
     <w:rsid w:val="001F6791"/>
     <w:rsid w:val="00200A60"/>
     <w:rsid w:val="00236E1E"/>
     <w:rsid w:val="00240ED2"/>
     <w:rsid w:val="00241DE7"/>
     <w:rsid w:val="00275477"/>
     <w:rsid w:val="00281B18"/>
     <w:rsid w:val="00283EB0"/>
-    <w:rsid w:val="0029165E"/>
     <w:rsid w:val="002A4C9B"/>
-    <w:rsid w:val="002A7D5D"/>
     <w:rsid w:val="002F5124"/>
     <w:rsid w:val="00311D6D"/>
     <w:rsid w:val="00314DFF"/>
     <w:rsid w:val="003214B1"/>
     <w:rsid w:val="003230A8"/>
     <w:rsid w:val="003247C0"/>
-    <w:rsid w:val="003579C7"/>
-    <w:rsid w:val="003713E4"/>
     <w:rsid w:val="00376680"/>
     <w:rsid w:val="00386F44"/>
     <w:rsid w:val="00393BCE"/>
     <w:rsid w:val="003C01B9"/>
-    <w:rsid w:val="003C7BFE"/>
     <w:rsid w:val="003F20E1"/>
     <w:rsid w:val="004023B0"/>
-    <w:rsid w:val="00405929"/>
-    <w:rsid w:val="00462CA7"/>
     <w:rsid w:val="00463FE1"/>
     <w:rsid w:val="00471A8F"/>
-    <w:rsid w:val="0047597A"/>
     <w:rsid w:val="004D40C2"/>
     <w:rsid w:val="004E0AA7"/>
     <w:rsid w:val="004E452F"/>
     <w:rsid w:val="004E7825"/>
     <w:rsid w:val="004F27F3"/>
     <w:rsid w:val="0050449B"/>
     <w:rsid w:val="00534F7F"/>
     <w:rsid w:val="005403B0"/>
     <w:rsid w:val="00551B24"/>
     <w:rsid w:val="005523E9"/>
     <w:rsid w:val="005609F8"/>
     <w:rsid w:val="005717C2"/>
     <w:rsid w:val="00573FE7"/>
     <w:rsid w:val="00594867"/>
     <w:rsid w:val="005B012D"/>
     <w:rsid w:val="005B5AD0"/>
     <w:rsid w:val="005C584E"/>
     <w:rsid w:val="005C6F2E"/>
     <w:rsid w:val="005C713E"/>
     <w:rsid w:val="005C7D82"/>
     <w:rsid w:val="005D3AFD"/>
     <w:rsid w:val="005D4344"/>
     <w:rsid w:val="005E1634"/>
     <w:rsid w:val="005F45F2"/>
     <w:rsid w:val="005F51A3"/>
     <w:rsid w:val="0060123D"/>
     <w:rsid w:val="0061433D"/>
     <w:rsid w:val="0061636C"/>
-    <w:rsid w:val="006175F8"/>
     <w:rsid w:val="006300F3"/>
     <w:rsid w:val="00635A92"/>
     <w:rsid w:val="0064705C"/>
-    <w:rsid w:val="00647D92"/>
     <w:rsid w:val="00654C4C"/>
     <w:rsid w:val="00663624"/>
     <w:rsid w:val="006803D8"/>
     <w:rsid w:val="006817FE"/>
     <w:rsid w:val="00693653"/>
-    <w:rsid w:val="006B3BD1"/>
-    <w:rsid w:val="006B3E34"/>
     <w:rsid w:val="006C0A96"/>
     <w:rsid w:val="006D3D1B"/>
     <w:rsid w:val="00714D0F"/>
     <w:rsid w:val="00715C4E"/>
     <w:rsid w:val="007224B5"/>
     <w:rsid w:val="007316A0"/>
     <w:rsid w:val="0073606C"/>
-    <w:rsid w:val="007406A0"/>
     <w:rsid w:val="00743422"/>
     <w:rsid w:val="00752EC6"/>
     <w:rsid w:val="0075616C"/>
     <w:rsid w:val="00765FED"/>
     <w:rsid w:val="007669AE"/>
     <w:rsid w:val="00771C04"/>
-    <w:rsid w:val="00795001"/>
     <w:rsid w:val="007B186E"/>
     <w:rsid w:val="007B7095"/>
     <w:rsid w:val="007B72C8"/>
     <w:rsid w:val="007C006E"/>
     <w:rsid w:val="007C09DF"/>
     <w:rsid w:val="007D4382"/>
     <w:rsid w:val="007D6B37"/>
     <w:rsid w:val="007E1303"/>
     <w:rsid w:val="007E2ED8"/>
     <w:rsid w:val="00815537"/>
     <w:rsid w:val="00815552"/>
     <w:rsid w:val="00823072"/>
     <w:rsid w:val="00850A79"/>
-    <w:rsid w:val="008D1862"/>
     <w:rsid w:val="008D371C"/>
     <w:rsid w:val="008F6106"/>
     <w:rsid w:val="009048FA"/>
     <w:rsid w:val="0092235A"/>
     <w:rsid w:val="009275AD"/>
     <w:rsid w:val="00930F76"/>
     <w:rsid w:val="00940374"/>
     <w:rsid w:val="00940433"/>
     <w:rsid w:val="00985026"/>
-    <w:rsid w:val="009861FC"/>
-    <w:rsid w:val="009F0FBF"/>
     <w:rsid w:val="00A10F33"/>
     <w:rsid w:val="00A125A4"/>
     <w:rsid w:val="00A24685"/>
     <w:rsid w:val="00A354CE"/>
     <w:rsid w:val="00A50EF6"/>
     <w:rsid w:val="00A63736"/>
+    <w:rsid w:val="00A6447F"/>
     <w:rsid w:val="00A723D1"/>
     <w:rsid w:val="00A7695F"/>
     <w:rsid w:val="00A773FD"/>
     <w:rsid w:val="00AA4D5E"/>
     <w:rsid w:val="00AA7467"/>
-    <w:rsid w:val="00AB4552"/>
     <w:rsid w:val="00AC2A0F"/>
-    <w:rsid w:val="00AC43BB"/>
     <w:rsid w:val="00AC4997"/>
     <w:rsid w:val="00B02129"/>
-    <w:rsid w:val="00B06248"/>
     <w:rsid w:val="00B06EC8"/>
-    <w:rsid w:val="00B15E8B"/>
-    <w:rsid w:val="00B260C6"/>
     <w:rsid w:val="00B318D3"/>
     <w:rsid w:val="00B36AF3"/>
     <w:rsid w:val="00B418D6"/>
     <w:rsid w:val="00B6571D"/>
-    <w:rsid w:val="00B805A5"/>
     <w:rsid w:val="00B94075"/>
     <w:rsid w:val="00BC7571"/>
     <w:rsid w:val="00BD6E62"/>
+    <w:rsid w:val="00BE6D25"/>
     <w:rsid w:val="00C114B2"/>
     <w:rsid w:val="00C11664"/>
     <w:rsid w:val="00C2493D"/>
     <w:rsid w:val="00C2514F"/>
     <w:rsid w:val="00C305C2"/>
     <w:rsid w:val="00C85CF1"/>
     <w:rsid w:val="00C9047B"/>
-    <w:rsid w:val="00CC44D7"/>
-    <w:rsid w:val="00CE1903"/>
+    <w:rsid w:val="00C9282A"/>
     <w:rsid w:val="00D12546"/>
-    <w:rsid w:val="00D137C1"/>
-    <w:rsid w:val="00D157CA"/>
     <w:rsid w:val="00D20C16"/>
     <w:rsid w:val="00D23714"/>
     <w:rsid w:val="00D259B6"/>
     <w:rsid w:val="00D329A5"/>
-    <w:rsid w:val="00D362A9"/>
     <w:rsid w:val="00D627FA"/>
     <w:rsid w:val="00D74817"/>
     <w:rsid w:val="00D76CDF"/>
-    <w:rsid w:val="00D90505"/>
     <w:rsid w:val="00DD51A4"/>
     <w:rsid w:val="00DE6D8C"/>
+    <w:rsid w:val="00DF680F"/>
     <w:rsid w:val="00E04AE9"/>
     <w:rsid w:val="00E24B02"/>
-    <w:rsid w:val="00E2748B"/>
     <w:rsid w:val="00E36113"/>
     <w:rsid w:val="00E40557"/>
     <w:rsid w:val="00E87FEE"/>
     <w:rsid w:val="00EA29AB"/>
+    <w:rsid w:val="00EC48FF"/>
     <w:rsid w:val="00ED76B1"/>
     <w:rsid w:val="00EE3346"/>
     <w:rsid w:val="00F1055B"/>
     <w:rsid w:val="00F21B94"/>
     <w:rsid w:val="00F32395"/>
     <w:rsid w:val="00F42789"/>
     <w:rsid w:val="00F5697F"/>
     <w:rsid w:val="00F64EEC"/>
+    <w:rsid w:val="00F65BC0"/>
     <w:rsid w:val="00FA6DA8"/>
     <w:rsid w:val="00FB30E6"/>
     <w:rsid w:val="00FD4CB4"/>
-    <w:rsid w:val="00FE4E2E"/>
     <w:rsid w:val="00FF3333"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6662A209"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{350595D4-1251-492C-803B-0B0B48214A49}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8810,205 +8059,1258 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1557475838">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8EAFA75277D64137A708BB2ED16BBEF1"/>
+        <w:name w:val="418C11BE28C84C2AB5AA99A6E95FD13D"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{AF6F8630-7293-46E4-BA39-884130A3B9AA}"/>
+        <w:guid w:val="{D88F8425-E048-4208-AEA6-DB721293B704}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007479DB" w:rsidRDefault="00570E9E" w:rsidP="00570E9E">
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
           <w:pPr>
-            <w:pStyle w:val="8EAFA75277D64137A708BB2ED16BBEF1"/>
+            <w:pStyle w:val="418C11BE28C84C2AB5AA99A6E95FD13D160"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BA9D81A494E740E3A4EC1901761B4945"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BE571433-D84B-44E2-9C3C-A207B430EFF6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="BA9D81A494E740E3A4EC1901761B4945158"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="778DAC3E78F74C2AA9F267293D6E3D92"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{94648301-14B1-41AB-818F-53E7B0FDD8F8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="778DAC3E78F74C2AA9F267293D6E3D92157"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0A94BA4BEBA54D35A4FC0BD346D845C9"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CB83669B-0161-4625-8E52-3A4DA1501811}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="0A94BA4BEBA54D35A4FC0BD346D845C9157"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EC1EBF63BBB34EBD9A7A188BE2CCF8F2"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B53E275B-C97D-4BD7-BDDE-158AB96AD86A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="EC1EBF63BBB34EBD9A7A188BE2CCF8F2157"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="21E5AECCF1894AFFAB836E1C88F71DB6"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3376826E-F809-4925-B09B-B896436605B2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="21E5AECCF1894AFFAB836E1C88F71DB6157"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DFACC0EE4DCF452CA290E7E1DA463257"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{20F08428-0EC6-464C-B8E5-C142E9B6FDFA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="DFACC0EE4DCF452CA290E7E1DA463257142"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="42A46551162E4B9FBB52E486FB30A0F6"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{507FF0C0-27FC-4310-A37D-1277FC1C16D9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="42A46551162E4B9FBB52E486FB30A0F6142"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="671052D775B94ED895448AA02633EE18"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8BD6894C-F407-411D-AD3E-5768C5D826A7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="671052D775B94ED895448AA02633EE18110"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_______________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="75C0F91B076947698C1ECFAEF9981762"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A5EE5765-572A-4628-AF32-CC133E5AF737}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="75C0F91B076947698C1ECFAEF9981762110"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00985026">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>_________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8E922B9734F84E078FC066351D82E349"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E641513F-2F06-4035-84E1-EDB9FECBBED4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="8E922B9734F84E078FC066351D82E349110"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FDC99AC109354292B0DB2CA9A7265373"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B61257DC-5C15-4BB2-AAB7-285CF1FA621E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="FDC99AC109354292B0DB2CA9A726537390"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_______________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7534B7F0E458402A838C6B0439D66DC3"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D09D5C49-8AEF-4CF3-A18D-CA3430C33112}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="7534B7F0E458402A838C6B0439D66DC390"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>__________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="57E4DE68044C49EBBDC015F381A0B090"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{65AB31A6-683A-416C-AB90-0F7D7DCE8176}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="57E4DE68044C49EBBDC015F381A0B09090"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C776669200F74B87908FAA1864F2A62D"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3BE0CC2F-6DA6-4136-9158-8B01B93A5CE9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="C776669200F74B87908FAA1864F2A62D90"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="19CD4CFB67424EFD942E933A2D97196A"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{448E6FD1-5E63-48AF-982F-454E3E25A455}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="19CD4CFB67424EFD942E933A2D97196A90"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_______________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="576D645C2E9844749B00E03D591A59E3"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D0A701FC-C7A6-402A-9CAA-A8667E889CF1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="576D645C2E9844749B00E03D591A59E390"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>__________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E450C96DD139480D9126C635BF6A3D49"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0417B2D3-5A78-4701-BDA9-22B74E03D2AD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="E450C96DD139480D9126C635BF6A3D4990"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FB18AC714A914C30A4E97401F1344961"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{03B4A311-19D9-40A1-B4BC-6324C0E885A5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="FB18AC714A914C30A4E97401F134496190"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="43FAF1E4F8D849B4AFDD691F51524D2D"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DAB592D5-CB4D-4F80-BA82-9210D5C20B6F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="43FAF1E4F8D849B4AFDD691F51524D2D72"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_______________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="420F59A54CF44363A38297C9991EA15E"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2C01EECE-C412-49C9-8CF7-3CF19B2BA1C9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="420F59A54CF44363A38297C9991EA15E66"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C14B0904A379400B9C25C6C7C328DBD1"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C94D2336-D335-4B72-BA0E-57A1290D0AA6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="C14B0904A379400B9C25C6C7C328DBD166"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D4DA8706DB8A4756969038F60EFB1509"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F7E168A1-EAF9-4A02-9AD2-A763600BB00C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="D4DA8706DB8A4756969038F60EFB150966"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5B2CC8C058E54E2AB6816DBED41E922D"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D679C3F3-015D-4528-8A76-5801932B069C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="5B2CC8C058E54E2AB6816DBED41E922D66"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="33194B0CB31F41BEB2D3F265B8914925"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E0502E3C-7A12-43CE-A900-5193D3F5C7CF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="33194B0CB31F41BEB2D3F265B891492566"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B8F038388F434E1B9FC6348C0C13F069"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B577771D-2215-4FC7-BF12-5A007F8B62DD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="B8F038388F434E1B9FC6348C0C13F06966"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FFBB537AA6A641138CFC8A6B06E42D92"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3115481C-8733-4BF5-A727-EADAE2A07253}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="FFBB537AA6A641138CFC8A6B06E42D9266"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AA5C8125DAAE489C8078DCAA89696BA0"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F48AECD4-E2F3-4914-A728-344D1FA39473}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="AA5C8125DAAE489C8078DCAA89696BA066"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6279EDD06CA34A46B655A767EDAA1542"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6B7DA86C-4259-408B-B55A-745BD4DAC4FA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="6279EDD06CA34A46B655A767EDAA154255"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="98F0DD4C7F8C449F8A0EE1472760D454"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{27BB9277-57F1-482F-BFE1-F7BA7A704DD1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="98F0DD4C7F8C449F8A0EE1472760D45450"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DA6DC16C27EF4F40BFB3E1988FAD33E8"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F9B20B5F-BFD1-4D30-A883-D7FA7BEFB3AC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="DA6DC16C27EF4F40BFB3E1988FAD33E850"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="YerTutucuMetni"/>
             </w:rPr>
             <w:t>___/___/20___</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="50538966179841B1B533578D13545D62"/>
+        <w:name w:val="1BC985B695E24BDBADAAA3EAE5F7938F"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{928C3B88-54EB-41CA-A23B-531B6883571B}"/>
+        <w:guid w:val="{503FF972-050E-45D2-BDA0-6D12BDF8B877}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007479DB" w:rsidRDefault="00570E9E" w:rsidP="00570E9E">
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
           <w:pPr>
-            <w:pStyle w:val="50538966179841B1B533578D13545D62"/>
+            <w:pStyle w:val="1BC985B695E24BDBADAAA3EAE5F7938F50"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="61D0D06F78FF48718EF31E7E654B9558"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2AA7E6CF-3CE9-427B-92AC-BE71C972A138}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="61D0D06F78FF48718EF31E7E654B955850"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7397BC4DCA6742F88001EA52D2C715B6"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F1211B81-7904-4561-BA45-1DE920457107}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="7397BC4DCA6742F88001EA52D2C715B650"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="YerTutucuMetni"/>
             </w:rPr>
             <w:t>___/___/20___</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F8E0C59550014FB5B8030C917A910E3A"/>
+        <w:name w:val="6A6E83CFCF504BF786D808ECEA90BF7F"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{72D28709-3342-4E11-BC64-FCD4E999119E}"/>
+        <w:guid w:val="{537F9DD8-CB70-4B24-98E5-E7ED09DF7D00}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007479DB" w:rsidRDefault="00570E9E" w:rsidP="00570E9E">
+        <w:p w:rsidR="00AB6432" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
           <w:pPr>
-            <w:pStyle w:val="F8E0C59550014FB5B8030C917A910E3A"/>
+            <w:pStyle w:val="6A6E83CFCF504BF786D808ECEA90BF7F49"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>______________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F3B751AF474D48E1B235F1AE4F2685D1"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E78DA5FA-84D5-4872-B0A9-A77466F784D2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008C172C" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="F3B751AF474D48E1B235F1AE4F2685D138"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>_____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8EF1B4A98A444113BE8DC9F173039C51"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E550BF59-264F-43B1-BB7F-BEB7A29A0451}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008C172C" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="8EF1B4A98A444113BE8DC9F173039C5129"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2BD1B7989A2640C49DFC60EC6E410328"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AF5C5EF8-37B1-4B53-9F22-FA0D1F6BBCA6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008C172C" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="2BD1B7989A2640C49DFC60EC6E41032818"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6739F951FF26489CA735524D39EDB59D"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{74DDA30D-C7CE-4504-A853-8B2DBF045460}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008C172C" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="6739F951FF26489CA735524D39EDB59D18"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B666F12F858E4FFFAB43180D03F55823"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D0B07375-8306-4755-A8B9-7D5827FE1B97}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008C172C" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
+          <w:pPr>
+            <w:pStyle w:val="B666F12F858E4FFFAB43180D03F5582317"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="YerTutucuMetni"/>
             </w:rPr>
             <w:t>___:___</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="191147D0D9BD4DAB8AE7715DE08F0413"/>
+        <w:name w:val="7BB532732199462097007C04DE436B49"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0B80FF1E-0005-46BB-86F2-74CF3623F1E0}"/>
+        <w:guid w:val="{F82C5D14-A219-4DA6-9994-F9BC4179A11D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007479DB" w:rsidRDefault="00570E9E" w:rsidP="00570E9E">
+        <w:p w:rsidR="008C172C" w:rsidRDefault="00604CDC" w:rsidP="00604CDC">
           <w:pPr>
-            <w:pStyle w:val="191147D0D9BD4DAB8AE7715DE08F0413"/>
+            <w:pStyle w:val="7BB532732199462097007C04DE436B4917"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="YerTutucuMetni"/>
             </w:rPr>
             <w:t>___:___</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Metin girmek için buraya tıklayın veya dokunun.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9067,72 +9369,66 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A41D2"/>
     <w:rsid w:val="0012440A"/>
     <w:rsid w:val="00283A2B"/>
-    <w:rsid w:val="00326C59"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C015E"/>
+    <w:rsid w:val="00466A4E"/>
     <w:rsid w:val="004C0F0B"/>
     <w:rsid w:val="00525C9C"/>
-    <w:rsid w:val="00570E9E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D78D4"/>
+    <w:rsid w:val="005A41D2"/>
     <w:rsid w:val="00604CDC"/>
     <w:rsid w:val="006B7CF1"/>
     <w:rsid w:val="006D4CDE"/>
-    <w:rsid w:val="007479DB"/>
     <w:rsid w:val="008C172C"/>
     <w:rsid w:val="008D68AA"/>
-    <w:rsid w:val="00976803"/>
     <w:rsid w:val="00A95EA8"/>
     <w:rsid w:val="00AB6432"/>
-    <w:rsid w:val="00C962D8"/>
     <w:rsid w:val="00CA291B"/>
     <w:rsid w:val="00CB1D97"/>
     <w:rsid w:val="00CF59AF"/>
-    <w:rsid w:val="00D05603"/>
+    <w:rsid w:val="00CF748A"/>
+    <w:rsid w:val="00DE279D"/>
     <w:rsid w:val="00F56DFD"/>
     <w:rsid w:val="00F825F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -9539,51 +9835,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="YerTutucuMetni">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007479DB"/>
+    <w:rsid w:val="00604CDC"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="418C11BE28C84C2AB5AA99A6E95FD13D">
     <w:name w:val="418C11BE28C84C2AB5AA99A6E95FD13D"/>
     <w:rsid w:val="005A41D2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="418C11BE28C84C2AB5AA99A6E95FD13D1">
     <w:name w:val="418C11BE28C84C2AB5AA99A6E95FD13D1"/>
     <w:rsid w:val="005A41D2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="418C11BE28C84C2AB5AA99A6E95FD13D2">
     <w:name w:val="418C11BE28C84C2AB5AA99A6E95FD13D2"/>
     <w:rsid w:val="005A41D2"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -42695,102 +42991,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BC985B695E24BDBADAAA3EAE5F7938F50">
     <w:name w:val="1BC985B695E24BDBADAAA3EAE5F7938F50"/>
     <w:rsid w:val="00604CDC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61D0D06F78FF48718EF31E7E654B955850">
     <w:name w:val="61D0D06F78FF48718EF31E7E654B955850"/>
     <w:rsid w:val="00604CDC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7397BC4DCA6742F88001EA52D2C715B650">
     <w:name w:val="7397BC4DCA6742F88001EA52D2C715B650"/>
     <w:rsid w:val="00604CDC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...50 lines deleted...]
-    <w:rsid w:val="007479DB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -43020,91 +43264,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1938</Characters>
+  <Pages>1</Pages>
+  <Words>504</Words>
+  <Characters>2875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2274</CharactersWithSpaces>
+  <CharactersWithSpaces>3373</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bayram TURIDI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>