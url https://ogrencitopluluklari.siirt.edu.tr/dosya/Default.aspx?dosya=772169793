--- v0 (2026-06-02)
+++ v1 (2026-09-24)
@@ -35,3498 +35,3853 @@
     <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>1. TOPLULUK BİLGİLERİ</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...379 lines deleted...]
-    </w:tbl>
+    <w:p w:rsidR="00F90723" w:rsidRPr="00E40557" w:rsidRDefault="00F90723" w:rsidP="00F90723">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Topluluk Adı: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1713227570"/>
+          <w:placeholder>
+            <w:docPart w:val="F0A14E057C674DF8B8F6F91DDF692CD3"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00F90723" w:rsidRPr="00E40557" w:rsidRDefault="00F90723" w:rsidP="00F90723">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Topluluk Başkanı (Ad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>-Soyad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1947148589"/>
+          <w:placeholder>
+            <w:docPart w:val="89575727233F40C39B1178DFF4EE7147"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00F90723" w:rsidRPr="00E40557" w:rsidRDefault="00F90723" w:rsidP="00F90723">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öğrenci No: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1411841330"/>
+          <w:placeholder>
+            <w:docPart w:val="267A3A2F4F6745448B3B51F52841F348"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00F90723" w:rsidRPr="00E40557" w:rsidRDefault="00F90723" w:rsidP="00F90723">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-451009316"/>
+          <w:placeholder>
+            <w:docPart w:val="451875B1BB474521A3F9F8EDE2BE878F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00F90723" w:rsidRPr="00E40557" w:rsidRDefault="00F90723" w:rsidP="00F90723">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-posta: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1716620446"/>
+          <w:placeholder>
+            <w:docPart w:val="3740313823F545D19C45A08646D07502"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="00F90723" w:rsidP="00F90723">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Akademik Danışman (Ad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>-Soyad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-545070402"/>
+          <w:placeholder>
+            <w:docPart w:val="01B8DEC3579B4529BCDF26A23E6EEE34"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="001128EF" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>2. ETKİNLİK BİLGİLERİ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etkinlik Adı: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="557361876"/>
+          <w:placeholder>
+            <w:docPart w:val="E2A84D7F1B7A442DBA7AD41A795CA6C3"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Etkinlik Türü:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1139954501"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Konferans </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-236320042"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seminer </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-248887795"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Panel </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-989173611"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atölye</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1670676261"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gezi </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="149650591"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sosyal Sorumluluk </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1007791663"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spor </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1615971520"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kültürel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1787539130"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F90723" w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diğer: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1865514947"/>
+          <w:placeholder>
+            <w:docPart w:val="37683779B86C429F8AB435C08511B3FF"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00F90723" w:rsidRPr="00A7695F" w:rsidRDefault="00F90723" w:rsidP="00F90723">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7695F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Etkinlik Tarihi:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Başlangıç </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1025898430"/>
+          <w:placeholder>
+            <w:docPart w:val="6EBE40B6821D41A0B5F6E52777B2BDE0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="d.MM.yyyy"/>
+            <w:lid w:val="tr-TR"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Bitiş</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1580364925"/>
+          <w:placeholder>
+            <w:docPart w:val="C5FBA221C1814C1A87F875AE49ECDA63"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="d.MM.yyyy"/>
+            <w:lid w:val="tr-TR"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="00F90723" w:rsidRPr="00A7695F" w:rsidRDefault="00F90723" w:rsidP="00F90723">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etkinlik Saati: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Başlangıç </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-296919876"/>
+          <w:placeholder>
+            <w:docPart w:val="258233B3452A4CF2B7F6A2327102DBC5"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___:___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00985026">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Bitiş</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-61865552"/>
+          <w:placeholder>
+            <w:docPart w:val="F84A9C8CE1B648F588A90DF5E3829C19"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___:___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="00F90723">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Etkinlik Yeri: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-618221945"/>
+          <w:placeholder>
+            <w:docPart w:val="238EA8B678DD4743A9FB15763212CCF7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="001128EF" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>3. KATILIM BİLGİLERİ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planlanan Katılımcı Sayısı: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1187290000"/>
+          <w:placeholder>
+            <w:docPart w:val="73204A709D754234AD9C1B79FDAECDC2"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gerçekleşen Katılımcı Sayısı: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1415391583"/>
+          <w:placeholder>
+            <w:docPart w:val="F370194581D14D86BE6742AC80CE1A6D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Katılımcı Profili:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1773670982"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Öğrenci </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1312286117"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Akademik Personel </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1525900662"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00257CBB">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> İdari Personel </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1159455678"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dış Katılımcı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4. ETKİNLİK GERÇEKLEŞME DURUMU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="001128EF" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1503012084"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Planlandığı Gibi Gerçekleşti</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-17472205"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kısmen Gerçekleşti</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1618136097"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F90723">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gerçekleşmedi</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
-        <w:tblW w:w="9699" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="520"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2284"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2316"/>
+        <w:gridCol w:w="9530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00402838" w:rsidTr="00370BD2">
+      <w:tr w:rsidR="00F90723" w:rsidTr="003D4AF6">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="822"/>
         </w:trPr>
-        <w:tc>
-[...99 lines deleted...]
-                <w:r>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-748344923"/>
+            <w:placeholder>
+              <w:docPart w:val="FF71B4DFB75B4298B9BA5C63CF54C285"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="0" w:type="auto"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00F90723" w:rsidRDefault="00F90723" w:rsidP="00F90723">
+                <w:pPr>
+                  <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="tr-TR"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
-[...28 lines deleted...]
-              <w:sdtContent>
+                </w:pPr>
                 <w:r>
-                  <w:rPr>
-[...389 lines deleted...]
-                <w:r w:rsidR="00402838">
                   <w:rPr>
                     <w:rStyle w:val="YerTutucuMetni"/>
                   </w:rPr>
-                  <w:t>___/___/20___</w:t>
+                  <w:t>_</w:t>
                 </w:r>
-              </w:sdtContent>
-[...73 lines deleted...]
-                <w:r w:rsidR="00402838">
+                <w:r w:rsidR="003D4AF6">
                   <w:rPr>
                     <w:rStyle w:val="YerTutucuMetni"/>
                   </w:rPr>
-                  <w:t>___/___/20___</w:t>
+                  <w:t>____</w:t>
                 </w:r>
-              </w:sdtContent>
-[...97 lines deleted...]
-                <w:r w:rsidR="00402838">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="YerTutucuMetni"/>
                   </w:rPr>
-                  <w:t>___:___</w:t>
+                  <w:t>____________________</w:t>
                 </w:r>
-              </w:sdtContent>
-[...66 lines deleted...]
-                <w:r w:rsidR="00402838">
+                <w:r w:rsidR="003D4AF6">
                   <w:rPr>
                     <w:rStyle w:val="YerTutucuMetni"/>
                   </w:rPr>
-                  <w:t>___:___</w:t>
+                  <w:t>__</w:t>
                 </w:r>
-              </w:sdtContent>
-[...51 lines deleted...]
-        </w:tc>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="YerTutucuMetni"/>
+                  </w:rPr>
+                  <w:t>_________________________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="003D4AF6">
+                  <w:rPr>
+                    <w:rStyle w:val="YerTutucuMetni"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00F90723" w:rsidRPr="009E1C4F" w:rsidRDefault="00F90723" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Aç</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ıklama (sapma/iptal gerekçesi):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="001128EF" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>3. KATILIM BİLGİLERİ</w:t>
-[...601 lines deleted...]
-        </w:rPr>
         <w:t>5. ETKİNLİK İÇERİK ÖZETİ</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...48 lines deleted...]
-    <w:p w:rsidR="009E1C4F" w:rsidRPr="003D4AF6" w:rsidRDefault="009E1C4F" w:rsidP="003D4AF6">
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t>6. HEDEFLERE ULAŞMA DURUMU</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Etkinlikte gerçekleştirilen faaliyetlerin kısa özeti:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3823"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1411"/>
+        <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00876867" w:rsidTr="00ED24D1">
+      <w:tr w:rsidR="003D4AF6" w:rsidTr="003D4AF6">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="1327"/>
         </w:trPr>
-        <w:tc>
-[...64 lines deleted...]
-                <w:r w:rsidR="00876867">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-1422330109"/>
+            <w:placeholder>
+              <w:docPart w:val="4B6AC0ECDEE54BBDBCE8BDD7189FE939"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="9628" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="003D4AF6" w:rsidRDefault="003D4AF6" w:rsidP="003D4AF6">
+                <w:pPr>
+                  <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="tr-TR"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="YerTutucuMetni"/>
+                  </w:rPr>
+                  <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
                 </w:r>
-              </w:sdtContent>
-[...226 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00876867" w:rsidRPr="009E1C4F" w:rsidRDefault="000D35D4" w:rsidP="00876867">
+    <w:p w:rsidR="003D4AF6" w:rsidRDefault="001128EF" w:rsidP="003D4AF6">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
-        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="003D4AF6" w:rsidRDefault="009E1C4F" w:rsidP="003D4AF6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>6. HEDEFLERE ULAŞMA DURUMU</w:t>
       </w:r>
-      <w:r w:rsidR="00876867" w:rsidRPr="009E1C4F">
-[...8 lines deleted...]
-        <w:t>. KARŞILAŞILAN SORUNLAR</w:t>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Etkinlik amacına ulaşma düzeyi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="001128EF" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1748720711"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003D4AF6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Çok İyi </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1117636473"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003D4AF6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> İyi </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-961719171"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003D4AF6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Orta </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1640113534"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003D4AF6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yetersiz</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
-        <w:tblW w:w="9672" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="417"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9672"/>
+        <w:gridCol w:w="9638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00876867" w:rsidTr="00370BD2">
+      <w:tr w:rsidR="00B17ADF" w:rsidTr="00B17ADF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1701"/>
+          <w:trHeight w:hRule="exact" w:val="1344"/>
         </w:trPr>
-        <w:tc>
-[...32 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-791663832"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5000" w:type="pct"/>
+              </w:tcPr>
+              <w:p w:rsidR="00B17ADF" w:rsidRDefault="00B17ADF" w:rsidP="00B17ADF">
+                <w:pPr>
+                  <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00370BD2" w:rsidRDefault="00370BD2" w:rsidP="00876867">
+    <w:p w:rsidR="00B17ADF" w:rsidRDefault="009E1C4F" w:rsidP="00B17ADF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Açıklama:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>8</w:t>
+        <w:t>7. MALİ BİLGİLER</w:t>
       </w:r>
-      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planlanan Bütçe: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="688725058"/>
+          <w:placeholder>
+            <w:docPart w:val="4A6ABBAEDB7B499C818319630449E9FE"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003D4AF6">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>__________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>TL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gerçekleşen Harcama: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1727790945"/>
+          <w:placeholder>
+            <w:docPart w:val="484E94409D2B479792E4F53A917604B1"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003D4AF6">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>TL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Gider Kalemleri:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:id w:val="-1956327288"/>
+        <w:placeholder>
+          <w:docPart w:val="67139CFBD9E1414D830646824833C721"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="003D4AF6" w:rsidP="009E1C4F">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="17"/>
+            </w:numPr>
+            <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:id w:val="1365332336"/>
+        <w:placeholder>
+          <w:docPart w:val="E7D4862CB63541E5A59C24DEBEB7FB10"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="003D4AF6" w:rsidP="009E1C4F">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="17"/>
+            </w:numPr>
+            <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Destek Kaynakları:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="388317609"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003D4AF6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SKS Desteği </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1144083558"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="003D4AF6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sponsor </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1822311437"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00F45AF6">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Topluluk Kaynakları</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="001128EF" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>. MALİ BİLGİLER</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>8. KARŞILAŞILAN SORUNLAR</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
-        <w:tblW w:w="9582" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="607"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2519"/>
-        <w:gridCol w:w="7063"/>
+        <w:gridCol w:w="9530"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D35D4" w:rsidTr="00370BD2">
+      <w:tr w:rsidR="00B17ADF" w:rsidTr="00B17ADF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="567"/>
+          <w:trHeight w:hRule="exact" w:val="822"/>
         </w:trPr>
-        <w:tc>
-[...195 lines deleted...]
-                <w:r>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="-2044123792"/>
+            <w:placeholder>
+              <w:docPart w:val="F6BC0C1B73E845A4B46CE666D7E109BE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="0" w:type="auto"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00B17ADF" w:rsidRDefault="00B17ADF" w:rsidP="00B17ADF">
+                <w:pPr>
+                  <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="tr-TR"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
-[...28 lines deleted...]
-              <w:sdtContent>
+                </w:pPr>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
-[...2 lines deleted...]
-                    <w:lang w:eastAsia="tr-TR"/>
+                    <w:rStyle w:val="YerTutucuMetni"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
+                  <w:t>_____________________________________________________________________________________</w:t>
                 </w:r>
-              </w:sdtContent>
-[...94 lines deleted...]
-        </w:tc>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B17ADF" w:rsidRPr="000D35D4" w:rsidRDefault="009E1C4F" w:rsidP="000D35D4">
+    <w:p w:rsidR="00B17ADF" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Etkinlik sürecinde karşılaşılan sorunlar:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="001128EF" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>9. ÖNERİLER VE DEĞERLENDİRME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Gelecek etkinlikler için öneriler:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpYSpec="inside"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9553"/>
+        <w:gridCol w:w="9638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D35D4" w:rsidTr="00370BD2">
+      <w:tr w:rsidR="00B17ADF" w:rsidTr="00B17ADF">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1928"/>
+          <w:trHeight w:hRule="exact" w:val="1344"/>
         </w:trPr>
-        <w:tc>
-[...32 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:id w:val="1292017014"/>
+            <w:placeholder>
+              <w:docPart w:val="DD8CEAB7AB7A41C0B1FA6AE617ACB91C"/>
+            </w:placeholder>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5000" w:type="pct"/>
+              </w:tcPr>
+              <w:p w:rsidR="00B17ADF" w:rsidRDefault="00B17ADF" w:rsidP="00B17ADF">
+                <w:pPr>
+                  <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                    <w:lang w:eastAsia="tr-TR"/>
+                  </w:rPr>
+                  <w:t>__________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D35D4" w:rsidRDefault="000D35D4" w:rsidP="000D35D4">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00B17ADF" w:rsidRDefault="00B17ADF" w:rsidP="00B17ADF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>10. GÖRSEL VE BELGE EKLERİ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E40557">
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="001128EF" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="18202389"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B17ADF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fotoğraflar</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-447236965"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B17ADF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Katılım Listesi</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="248697274"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B17ADF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Afiş / Duyuru</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="1214619424"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B17ADF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Basın / Sosyal Medya Çıktıları</w:t>
+      </w:r>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-305473395"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B17ADF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="tr-TR"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diğer: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1080138469"/>
+          <w:placeholder>
+            <w:docPart w:val="69C596E21842476C96B7E4FDDAE85DF1"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00B17ADF">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="001128EF" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>. BEYAN</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>11. BEYAN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D35D4" w:rsidRPr="009E1C4F" w:rsidRDefault="000D35D4" w:rsidP="000D35D4">
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>Bu formda yer alan bilgilerin doğru olduğunu ve etkinliğin belirtilen şekilde g</w:t>
+        <w:t>Bu formda yer alan bilgilerin doğru olduğunu ve etkinliğin belirtilen şekilde gerçekleştirildiğini beyan ederim.</w:t>
       </w:r>
-      <w:r w:rsidR="009378F6">
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="00B17ADF" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>erçekleştirildiğini beyan ederiz</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E1C4F">
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>Topluluk Başkanı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>-Soyad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-244178300"/>
+          <w:placeholder>
+            <w:docPart w:val="2188861A85504E89B7E288B675B330A7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">İmza: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="2059818726"/>
+          <w:placeholder>
+            <w:docPart w:val="97935B4863EE45A9AFA8A4CFFD689485"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>______________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tarih: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-12761952"/>
+          <w:placeholder>
+            <w:docPart w:val="566D7C01A305491E9A34000EA225938C"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="d.MM.yyyy"/>
+            <w:lid w:val="tr-TR"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="001128EF" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:pict>
+          <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:tbl>
-[...341 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D35D4">
+      <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>12. AKADEMİK DANIŞMAN ONAYI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B17ADF" w:rsidRPr="00E40557" w:rsidRDefault="00B17ADF" w:rsidP="00B17ADF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Uygundur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B17ADF" w:rsidRPr="00E40557" w:rsidRDefault="00B17ADF" w:rsidP="00B17ADF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Ad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>-Soyad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>ı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-79529896"/>
+          <w:placeholder>
+            <w:docPart w:val="6E9F4854F3984E3BA8BA2CA6BA80528C"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">İmza: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="373589303"/>
+          <w:placeholder>
+            <w:docPart w:val="4C1C88FB453A4B29A04F9D46DC6CD299"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00E40557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tarih: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="tr-TR"/>
+          </w:rPr>
+          <w:id w:val="-1972659437"/>
+          <w:placeholder>
+            <w:docPart w:val="AD1EFABF8E20470EB1F1DA408A0C58A0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="d.MM.yyyy"/>
+            <w:lid w:val="tr-TR"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="00F01674" w:rsidRDefault="00B17ADF" w:rsidP="00B17ADF">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00390BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>NOT</w:t>
       </w:r>
-      <w:r w:rsidR="009E1C4F" w:rsidRPr="000D35D4">
+      <w:r w:rsidR="009E1C4F" w:rsidRPr="00F01674">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="27"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E1C4F" w:rsidRPr="000D35D4" w:rsidRDefault="009E1C4F" w:rsidP="000D35D4">
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D35D4">
+      <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">Etkinliğe ait tanıtım materyalleri (afiş, davetiye, haber, link) form ile birlikte sunulmalıdır. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E1C4F" w:rsidRPr="000D35D4" w:rsidRDefault="009E1C4F" w:rsidP="000D35D4">
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D35D4">
+      <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">Katılımcılara uygulanan anket, görüşme soruları veya gözlem çıktıları eklenmelidir. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E1C4F" w:rsidRPr="000D35D4" w:rsidRDefault="009E1C4F" w:rsidP="000D35D4">
+    <w:p w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidRDefault="009E1C4F" w:rsidP="009E1C4F">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D35D4">
+      <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">Form, etkinlik bitiminden itibaren </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D35D4">
+      <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>15 gün içinde</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D35D4">
+      <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00390BE5" w:rsidRPr="000D35D4">
+      <w:r w:rsidR="00390BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Sağlık Kültür ve Spor Daire Başkanlığına</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D35D4">
+      <w:r w:rsidRPr="009E1C4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> teslim edilmelidir. Süresi içinde teslim edilmeyen formlar için topluluğun sonraki etkinlik başvuruları değerlendirmeye alınmaz.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009E1C4F" w:rsidRPr="000D35D4" w:rsidSect="00D4599D">
+    <w:sectPr w:rsidR="009E1C4F" w:rsidRPr="009E1C4F" w:rsidSect="00D4599D">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B2CC8" w:rsidRDefault="002B2CC8" w:rsidP="00534F7F">
+    <w:p w:rsidR="001128EF" w:rsidRDefault="001128EF" w:rsidP="00534F7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B2CC8" w:rsidRDefault="002B2CC8" w:rsidP="00534F7F">
+    <w:p w:rsidR="001128EF" w:rsidRDefault="001128EF" w:rsidP="00534F7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3833,61 +4188,61 @@
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00386F44" w:rsidRDefault="00386F44">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B2CC8" w:rsidRDefault="002B2CC8" w:rsidP="00534F7F">
+    <w:p w:rsidR="001128EF" w:rsidRDefault="001128EF" w:rsidP="00534F7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B2CC8" w:rsidRDefault="002B2CC8" w:rsidP="00534F7F">
+    <w:p w:rsidR="001128EF" w:rsidRDefault="001128EF" w:rsidP="00534F7F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10768" w:type="dxa"/>
       <w:tblInd w:w="-571" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
@@ -4112,114 +4467,114 @@
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00ED24D1">
+          <w:r w:rsidR="00257CBB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00ED24D1">
+          <w:r w:rsidR="00257CBB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="00A103BB">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F21B94" w:rsidRPr="00A103BB" w:rsidTr="00386F44">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="172"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w:rsidR="00F21B94" w:rsidRPr="00A103BB" w:rsidRDefault="00F21B94" w:rsidP="00F21B94">
           <w:pPr>
@@ -7598,231 +7953,223 @@
   <w:num w:numId="15">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zR0DAKNukIV7xJePkVvAJFgxwoMvbxAYKVk6ixF18vuuGFigQDhM1RaKa6gc7uQEft4gSBV9YJDAgbmNHEwo4Q==" w:salt="CL3e9/NaMYttyhMhU/okng=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0064705C"/>
     <w:rsid w:val="00010359"/>
     <w:rsid w:val="000557FA"/>
     <w:rsid w:val="000645B9"/>
     <w:rsid w:val="00077A58"/>
     <w:rsid w:val="00085F7E"/>
     <w:rsid w:val="000B5ABD"/>
     <w:rsid w:val="000C6EA6"/>
-    <w:rsid w:val="000D35D4"/>
     <w:rsid w:val="000E641F"/>
     <w:rsid w:val="000E7A5D"/>
     <w:rsid w:val="000F4299"/>
+    <w:rsid w:val="001128EF"/>
     <w:rsid w:val="00146ECB"/>
     <w:rsid w:val="00164950"/>
     <w:rsid w:val="0016547C"/>
     <w:rsid w:val="00172ADA"/>
     <w:rsid w:val="001842CA"/>
     <w:rsid w:val="00195444"/>
     <w:rsid w:val="00197FB8"/>
     <w:rsid w:val="001A639E"/>
     <w:rsid w:val="001A7085"/>
     <w:rsid w:val="001C6E52"/>
     <w:rsid w:val="001D1BFC"/>
     <w:rsid w:val="001D589F"/>
     <w:rsid w:val="001F4818"/>
     <w:rsid w:val="001F6791"/>
     <w:rsid w:val="00236B2E"/>
     <w:rsid w:val="00236E1E"/>
     <w:rsid w:val="00240ED2"/>
     <w:rsid w:val="00241DE7"/>
+    <w:rsid w:val="00257CBB"/>
     <w:rsid w:val="00283EB0"/>
     <w:rsid w:val="002A4C9B"/>
-    <w:rsid w:val="002B2CC8"/>
     <w:rsid w:val="002F3DC9"/>
     <w:rsid w:val="002F5124"/>
     <w:rsid w:val="00311D6D"/>
     <w:rsid w:val="00314DFF"/>
     <w:rsid w:val="003214B1"/>
     <w:rsid w:val="003230A8"/>
     <w:rsid w:val="003247C0"/>
-    <w:rsid w:val="00370BD2"/>
     <w:rsid w:val="00376680"/>
     <w:rsid w:val="00386F44"/>
     <w:rsid w:val="00390BE5"/>
     <w:rsid w:val="00393BCE"/>
     <w:rsid w:val="003C01B9"/>
     <w:rsid w:val="003D4AF6"/>
     <w:rsid w:val="003F20E1"/>
     <w:rsid w:val="004023B0"/>
-    <w:rsid w:val="00402838"/>
-    <w:rsid w:val="00453F4D"/>
     <w:rsid w:val="00463FE1"/>
     <w:rsid w:val="00471A8F"/>
     <w:rsid w:val="004F27F3"/>
     <w:rsid w:val="00534F7F"/>
     <w:rsid w:val="005403B0"/>
     <w:rsid w:val="00551B24"/>
     <w:rsid w:val="005523E9"/>
     <w:rsid w:val="005609F8"/>
     <w:rsid w:val="005717C2"/>
     <w:rsid w:val="00573FE7"/>
     <w:rsid w:val="00594867"/>
     <w:rsid w:val="00594C5E"/>
     <w:rsid w:val="005B012D"/>
     <w:rsid w:val="005B5AD0"/>
     <w:rsid w:val="005C584E"/>
     <w:rsid w:val="005C6F2E"/>
     <w:rsid w:val="005C713E"/>
     <w:rsid w:val="005D3AFD"/>
     <w:rsid w:val="005D4344"/>
     <w:rsid w:val="005E1634"/>
     <w:rsid w:val="005F45F2"/>
     <w:rsid w:val="0061636C"/>
     <w:rsid w:val="006300F3"/>
     <w:rsid w:val="00635A92"/>
     <w:rsid w:val="0064705C"/>
     <w:rsid w:val="00654C4C"/>
     <w:rsid w:val="00663624"/>
     <w:rsid w:val="006803D8"/>
     <w:rsid w:val="006817FE"/>
     <w:rsid w:val="00693653"/>
     <w:rsid w:val="006C0A96"/>
     <w:rsid w:val="00715C4E"/>
     <w:rsid w:val="007224B5"/>
     <w:rsid w:val="007316A0"/>
     <w:rsid w:val="0073606C"/>
     <w:rsid w:val="0075616C"/>
     <w:rsid w:val="00765FED"/>
     <w:rsid w:val="007669AE"/>
     <w:rsid w:val="00771C04"/>
     <w:rsid w:val="007B7095"/>
     <w:rsid w:val="007B72C8"/>
     <w:rsid w:val="007C09DF"/>
     <w:rsid w:val="007D4382"/>
     <w:rsid w:val="007E2ED8"/>
     <w:rsid w:val="00815552"/>
     <w:rsid w:val="00823072"/>
     <w:rsid w:val="00850A79"/>
-    <w:rsid w:val="00876867"/>
     <w:rsid w:val="008972BF"/>
     <w:rsid w:val="008D371C"/>
     <w:rsid w:val="008F6106"/>
     <w:rsid w:val="009048FA"/>
     <w:rsid w:val="0092235A"/>
     <w:rsid w:val="009275AD"/>
-    <w:rsid w:val="009378F6"/>
     <w:rsid w:val="00940374"/>
     <w:rsid w:val="00940433"/>
     <w:rsid w:val="009B1438"/>
     <w:rsid w:val="009E1C4F"/>
-    <w:rsid w:val="009E495F"/>
     <w:rsid w:val="00A10F33"/>
     <w:rsid w:val="00A125A4"/>
     <w:rsid w:val="00A24685"/>
     <w:rsid w:val="00A354CE"/>
     <w:rsid w:val="00A50EF6"/>
     <w:rsid w:val="00A63736"/>
     <w:rsid w:val="00A723D1"/>
     <w:rsid w:val="00A773FD"/>
     <w:rsid w:val="00AA4D5E"/>
     <w:rsid w:val="00AA7467"/>
     <w:rsid w:val="00AC2A0F"/>
     <w:rsid w:val="00B02129"/>
     <w:rsid w:val="00B06EC8"/>
     <w:rsid w:val="00B17ADF"/>
     <w:rsid w:val="00B318D3"/>
     <w:rsid w:val="00B36AF3"/>
     <w:rsid w:val="00B418D6"/>
     <w:rsid w:val="00B6571D"/>
     <w:rsid w:val="00B94075"/>
     <w:rsid w:val="00BC7571"/>
     <w:rsid w:val="00C114B2"/>
     <w:rsid w:val="00C11664"/>
     <w:rsid w:val="00C2493D"/>
     <w:rsid w:val="00C2514F"/>
     <w:rsid w:val="00C305C2"/>
     <w:rsid w:val="00C85CF1"/>
     <w:rsid w:val="00C9047B"/>
     <w:rsid w:val="00D12546"/>
     <w:rsid w:val="00D20C16"/>
     <w:rsid w:val="00D23714"/>
     <w:rsid w:val="00D259B6"/>
     <w:rsid w:val="00D4599D"/>
     <w:rsid w:val="00D627FA"/>
     <w:rsid w:val="00D74817"/>
     <w:rsid w:val="00D76CDF"/>
     <w:rsid w:val="00DD51A4"/>
     <w:rsid w:val="00DE6D8C"/>
     <w:rsid w:val="00E04AE9"/>
     <w:rsid w:val="00E24B02"/>
     <w:rsid w:val="00E36113"/>
     <w:rsid w:val="00E36FB3"/>
     <w:rsid w:val="00E40557"/>
     <w:rsid w:val="00E474CD"/>
     <w:rsid w:val="00E87FEE"/>
-    <w:rsid w:val="00E92554"/>
     <w:rsid w:val="00EA29AB"/>
-    <w:rsid w:val="00ED24D1"/>
     <w:rsid w:val="00ED76B1"/>
     <w:rsid w:val="00EE3346"/>
     <w:rsid w:val="00F1055B"/>
     <w:rsid w:val="00F10B6F"/>
     <w:rsid w:val="00F21B94"/>
     <w:rsid w:val="00F42789"/>
     <w:rsid w:val="00F45AF6"/>
     <w:rsid w:val="00F5697F"/>
     <w:rsid w:val="00F64EEC"/>
     <w:rsid w:val="00F90723"/>
     <w:rsid w:val="00FA6DA8"/>
     <w:rsid w:val="00FB30E6"/>
     <w:rsid w:val="00FD4CB4"/>
     <w:rsid w:val="00FF3333"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -8619,218 +8966,940 @@
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2CB175C5ABB245D7B7F744BD02E30EC1"/>
+        <w:name w:val="F0A14E057C674DF8B8F6F91DDF692CD3"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{32644388-7B48-4A80-858E-7FA6E6A3172E}"/>
+        <w:guid w:val="{7039F6B1-416F-496F-9DFE-6852C43CD878}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002D11FF" w:rsidRDefault="0024081E" w:rsidP="0024081E">
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
           <w:pPr>
-            <w:pStyle w:val="2CB175C5ABB245D7B7F744BD02E30EC1"/>
+            <w:pStyle w:val="F0A14E057C674DF8B8F6F91DDF692CD339"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="89575727233F40C39B1178DFF4EE7147"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{53907F4D-2272-4AB6-A81C-7329129044F6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="89575727233F40C39B1178DFF4EE714739"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="267A3A2F4F6745448B3B51F52841F348"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CCC5A42B-9370-4C6D-BD23-3541F9FD02D3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="267A3A2F4F6745448B3B51F52841F34839"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="451875B1BB474521A3F9F8EDE2BE878F"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A4FA94FC-50F9-4342-8D70-F6EBB8EB6390}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="451875B1BB474521A3F9F8EDE2BE878F39"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3740313823F545D19C45A08646D07502"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9B75C289-A2D8-43EE-B12F-0CE6CE903676}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="3740313823F545D19C45A08646D0750239"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="01B8DEC3579B4529BCDF26A23E6EEE34"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{75C2D81E-491B-496A-B0F6-74E914868668}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="01B8DEC3579B4529BCDF26A23E6EEE3439"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E2A84D7F1B7A442DBA7AD41A795CA6C3"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3B2671DA-0B8D-40F8-AD34-6BA09AB59410}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="E2A84D7F1B7A442DBA7AD41A795CA6C339"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="37683779B86C429F8AB435C08511B3FF"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{11D79898-14C2-4186-9BB0-9ACF1C638E46}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="37683779B86C429F8AB435C08511B3FF39"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A1CF8F7E-5AE8-4ED6-891C-E8B001D30B1C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826">
+          <w:r w:rsidRPr="007321FC">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>Metin girmek için buraya tıklayın veya dokunun.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="73204A709D754234AD9C1B79FDAECDC2"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3C558494-6EE6-4182-BEF3-4B254AA3C3C3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="73204A709D754234AD9C1B79FDAECDC238"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F370194581D14D86BE6742AC80CE1A6D"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9C7E2233-F257-444E-870F-2D3193A0140B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="F370194581D14D86BE6742AC80CE1A6D38"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6EBE40B6821D41A0B5F6E52777B2BDE0"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{829DD8C0-15D1-422B-8BED-C5281F059FA4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="6EBE40B6821D41A0B5F6E52777B2BDE038"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="YerTutucuMetni"/>
             </w:rPr>
             <w:t>___/___/20___</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7C189DF791694005A02FA63A62C2E907"/>
+        <w:name w:val="C5FBA221C1814C1A87F875AE49ECDA63"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E970434F-2D56-465A-BFF8-ED94991C29FF}"/>
+        <w:guid w:val="{3D4991EF-7986-487B-BE5E-4DCF4E5B5C3A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002D11FF" w:rsidRDefault="0024081E" w:rsidP="0024081E">
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
           <w:pPr>
-            <w:pStyle w:val="7C189DF791694005A02FA63A62C2E907"/>
+            <w:pStyle w:val="C5FBA221C1814C1A87F875AE49ECDA6338"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="YerTutucuMetni"/>
             </w:rPr>
             <w:t>___/___/20___</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="AF5922D6DAA042189F098CF22A41B851"/>
+        <w:name w:val="258233B3452A4CF2B7F6A2327102DBC5"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4FB42F37-6E29-4846-91B8-D7145B20E7E6}"/>
+        <w:guid w:val="{38810474-0F19-46D1-BD58-6CBB6B6B2086}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002D11FF" w:rsidRDefault="0024081E" w:rsidP="0024081E">
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
           <w:pPr>
-            <w:pStyle w:val="AF5922D6DAA042189F098CF22A41B851"/>
+            <w:pStyle w:val="258233B3452A4CF2B7F6A2327102DBC538"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="YerTutucuMetni"/>
             </w:rPr>
             <w:t>___:___</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="961ACD433C7B40578D26FA89B360A206"/>
+        <w:name w:val="F84A9C8CE1B648F588A90DF5E3829C19"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{5967A04E-306D-42FB-BF51-D2A91D24068A}"/>
+        <w:guid w:val="{4485A3F8-3234-4E84-AD5A-E9DE0F8B6097}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002D11FF" w:rsidRDefault="0024081E" w:rsidP="0024081E">
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
           <w:pPr>
-            <w:pStyle w:val="961ACD433C7B40578D26FA89B360A206"/>
+            <w:pStyle w:val="F84A9C8CE1B648F588A90DF5E3829C1938"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="YerTutucuMetni"/>
             </w:rPr>
             <w:t>___:___</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9ACF307F870B46D889B067847D018A85"/>
+        <w:name w:val="238EA8B678DD4743A9FB15763212CCF7"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{1EDE0804-5D2B-41F2-8434-AE6C36C1A046}"/>
+        <w:guid w:val="{1A3B37AD-270F-4FBE-91D7-1D0084F94D90}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002D11FF" w:rsidRDefault="0024081E" w:rsidP="0024081E">
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
           <w:pPr>
-            <w:pStyle w:val="9ACF307F870B46D889B067847D018A85"/>
+            <w:pStyle w:val="238EA8B678DD4743A9FB15763212CCF738"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="YerTutucuMetni"/>
             </w:rPr>
-            <w:t>_____</w:t>
+            <w:t>____________________________________________________________________</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0F5DF725C6564179AF7893531C7F27F6"/>
+        <w:name w:val="FF71B4DFB75B4298B9BA5C63CF54C285"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9C5AFFF6-E2E9-40BA-991D-6B22B50ABF2C}"/>
+        <w:guid w:val="{A3F750BF-25CF-4707-BB56-4951019782AF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002D11FF" w:rsidRDefault="0024081E" w:rsidP="0024081E">
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
           <w:pPr>
-            <w:pStyle w:val="0F5DF725C6564179AF7893531C7F27F6"/>
+            <w:pStyle w:val="FF71B4DFB75B4298B9BA5C63CF54C28530"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="YerTutucuMetni"/>
             </w:rPr>
-            <w:t>_____</w:t>
+            <w:t>_____________________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4B6AC0ECDEE54BBDBCE8BDD7189FE939"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{192DC986-349A-4890-92F2-6C5A574AD058}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="4B6AC0ECDEE54BBDBCE8BDD7189FE93923"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4A6ABBAEDB7B499C818319630449E9FE"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9DE319FB-476A-4CC4-885E-B431741EBD40}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="4A6ABBAEDB7B499C818319630449E9FE12"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>__________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="484E94409D2B479792E4F53A917604B1"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CFB5D6A1-C353-4132-9397-1C828EEFA785}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="484E94409D2B479792E4F53A917604B112"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>____________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E7D4862CB63541E5A59C24DEBEB7FB10"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E33EA556-070E-441E-9B16-B6D89F5997DD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="E7D4862CB63541E5A59C24DEBEB7FB1010"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="67139CFBD9E1414D830646824833C721"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A9ECA00A-F5A9-4D7B-A69F-BD786C5C6C97}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="67139CFBD9E1414D830646824833C7219"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F6BC0C1B73E845A4B46CE666D7E109BE"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7F28CF49-1739-4904-A080-32EA097E1AB9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="F6BC0C1B73E845A4B46CE666D7E109BE9"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="69C596E21842476C96B7E4FDDAE85DF1"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{47794388-C81A-49FB-9BCA-9C6996968829}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="69C596E21842476C96B7E4FDDAE85DF14"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2188861A85504E89B7E288B675B330A7"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{04AA1CBF-ECCA-4430-975B-7C03FE156F3E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="2188861A85504E89B7E288B675B330A74"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="97935B4863EE45A9AFA8A4CFFD689485"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B0FF8F97-1A94-428E-AE1D-9CF956EB6DAA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="97935B4863EE45A9AFA8A4CFFD6894854"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>______________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="566D7C01A305491E9A34000EA225938C"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31CA5439-9540-4CCA-8170-B7EB59151049}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="566D7C01A305491E9A34000EA225938C4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6E9F4854F3984E3BA8BA2CA6BA80528C"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{53273D22-C519-4C1E-89F4-F3C587789C8B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="6E9F4854F3984E3BA8BA2CA6BA80528C4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4C1C88FB453A4B29A04F9D46DC6CD299"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{897695A5-60F8-4E4B-A96E-952FDFA8637B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="4C1C88FB453A4B29A04F9D46DC6CD2994"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>_____________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AD1EFABF8E20470EB1F1DA408A0C58A0"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D119F715-9FD1-4B44-8556-F8F36A2F23FF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="AD1EFABF8E20470EB1F1DA408A0C58A04"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>___/___/20___</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DD8CEAB7AB7A41C0B1FA6AE617ACB91C"/>
+        <w:category>
+          <w:name w:val="Genel"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7525B380-BAE4-4B2F-AC08-0D574CE2D8BE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AB744B" w:rsidRDefault="00202826" w:rsidP="00202826">
+          <w:pPr>
+            <w:pStyle w:val="DD8CEAB7AB7A41C0B1FA6AE617ACB91C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007321FC">
+            <w:rPr>
+              <w:rStyle w:val="YerTutucuMetni"/>
+            </w:rPr>
+            <w:t>Metin girmek için buraya tıklayın veya dokunun.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8887,61 +9956,58 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00202826"/>
-    <w:rsid w:val="00202826"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002F7373"/>
+    <w:rsid w:val="00136DE0"/>
+    <w:rsid w:val="00202826"/>
     <w:rsid w:val="00464A8E"/>
     <w:rsid w:val="00591069"/>
     <w:rsid w:val="005B7A72"/>
     <w:rsid w:val="006743E4"/>
     <w:rsid w:val="00AB744B"/>
     <w:rsid w:val="00F2338A"/>
-    <w:rsid w:val="00FE6F05"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
@@ -9346,51 +10412,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="YerTutucuMetni">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0024081E"/>
+    <w:rsid w:val="00202826"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="89C9B54D8C5C497B920E5E866B1C7BEF">
     <w:name w:val="89C9B54D8C5C497B920E5E866B1C7BEF"/>
     <w:rsid w:val="00202826"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="44325581395647B1B076DC1622FF70AC">
     <w:name w:val="44325581395647B1B076DC1622FF70AC"/>
     <w:rsid w:val="00202826"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="207C52E69B60462B97D099AA3F6C8E3A">
     <w:name w:val="207C52E69B60462B97D099AA3F6C8E3A"/>
     <w:rsid w:val="00202826"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="18958D4A81CE44B4ACCCBBE98E7E3D62">
     <w:name w:val="18958D4A81CE44B4ACCCBBE98E7E3D62"/>
     <w:rsid w:val="00202826"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D44E15353D0E43DD89DEDDC1A638EF86">
     <w:name w:val="D44E15353D0E43DD89DEDDC1A638EF86"/>
     <w:rsid w:val="00202826"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="62B2D311A46343D68E4B2BE5EC4496FB">
@@ -16086,146 +17152,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C1C88FB453A4B29A04F9D46DC6CD2994">
     <w:name w:val="4C1C88FB453A4B29A04F9D46DC6CD2994"/>
     <w:rsid w:val="00202826"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD1EFABF8E20470EB1F1DA408A0C58A04">
     <w:name w:val="AD1EFABF8E20470EB1F1DA408A0C58A04"/>
     <w:rsid w:val="00202826"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6959851327E145B3A0307E61B77929A3">
     <w:name w:val="6959851327E145B3A0307E61B77929A3"/>
     <w:rsid w:val="00202826"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD8CEAB7AB7A41C0B1FA6AE617ACB91C">
     <w:name w:val="DD8CEAB7AB7A41C0B1FA6AE617ACB91C"/>
     <w:rsid w:val="00202826"/>
-  </w:style>
-[...94 lines deleted...]
-    <w:rsid w:val="0024081E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -16459,71 +17429,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1608</Characters>
+  <Pages>4</Pages>
+  <Words>556</Words>
+  <Characters>3173</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1887</CharactersWithSpaces>
+  <CharactersWithSpaces>3722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bayram TURIDI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>